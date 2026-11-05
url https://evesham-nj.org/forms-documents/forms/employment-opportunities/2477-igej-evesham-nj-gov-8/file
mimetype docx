--- v0 (2026-08-03)
+++ v1 (2026-11-05)
@@ -3,51 +3,51 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:body>
     <w:p w14:paraId="03A1841A" w14:textId="77777777" w:rsidR="00B74475" w:rsidRDefault="00B74475">
       <w:pPr>
         <w:pStyle w:val="Title"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblpPr w:leftFromText="180" w:rightFromText="180" w:vertAnchor="page" w:horzAnchor="margin" w:tblpXSpec="right" w:tblpY="881"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1638"/>
         <w:gridCol w:w="7938"/>
       </w:tblGrid>
       <w:tr w:rsidR="00B74475" w:rsidRPr="00887026" w14:paraId="452C7D4F" w14:textId="77777777" w:rsidTr="00581228">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1638" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="0FE89847" w14:textId="77777777" w:rsidR="00B74475" w:rsidRPr="00887026" w:rsidRDefault="00B74475" w:rsidP="00581228">
             <w:pPr>
               <w:spacing w:after="60"/>
@@ -160,108 +160,90 @@
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00887026">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:tab/>
               <w:t>JOB OPPORTUNITY</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="7C55B003" w14:textId="75BD2EFA" w:rsidR="00712918" w:rsidRPr="00567AFC" w:rsidRDefault="00712918" w:rsidP="00B74475">
       <w:pPr>
         <w:pStyle w:val="Title"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7C55B005" w14:textId="77777777" w:rsidR="007D28B5" w:rsidRDefault="00712918">
+    <w:p w14:paraId="7C55B005" w14:textId="7626ECFC" w:rsidR="007D28B5" w:rsidRDefault="00712918">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>TITLE:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="008543F9">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">SENIOR SERVICES VAN </w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> Part-time</w:t>
+        <w:t>SENIOR SERVICES VAN DRIVER -- Part-time</w:t>
       </w:r>
       <w:r w:rsidR="007D28B5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
     <w:p w14:paraId="7C55B006" w14:textId="77777777" w:rsidR="00712918" w:rsidRDefault="00712918">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
@@ -500,51 +482,50 @@
         <w:ind w:left="2160" w:hanging="3600"/>
         <w:rPr>
           <w:b w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7C55B00C" w14:textId="77777777" w:rsidR="00712918" w:rsidRDefault="00712918">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>POSITION SUMMARY:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7C55B00D" w14:textId="77777777" w:rsidR="00712918" w:rsidRDefault="00712918" w:rsidP="002114D8">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Under the </w:t>
@@ -654,73 +635,81 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7C55B012" w14:textId="77777777" w:rsidR="00712918" w:rsidRDefault="00712918">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>POSITION QUALIFICATIONS:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7C55B013" w14:textId="77777777" w:rsidR="00712918" w:rsidRPr="003F626A" w:rsidRDefault="00712918">
+    <w:p w14:paraId="7C55B013" w14:textId="5583D349" w:rsidR="00712918" w:rsidRPr="003F626A" w:rsidRDefault="00712918">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00891853">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">HS grad/equiv. Valid CDL </w:t>
       </w:r>
       <w:r w:rsidR="0026679C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>with passenger endorsement</w:t>
+      </w:r>
+      <w:r w:rsidR="00E97FCB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> preferred</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7C55B014" w14:textId="77777777" w:rsidR="003F626A" w:rsidRPr="003F626A" w:rsidRDefault="003F626A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7C55B015" w14:textId="77777777" w:rsidR="00712918" w:rsidRDefault="00712918">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
@@ -793,51 +782,51 @@
           <w:i w:val="0"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7C55B018" w14:textId="77777777" w:rsidR="0009538A" w:rsidRPr="00782033" w:rsidRDefault="0009538A" w:rsidP="0009538A">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00782033">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Direct resume and/or Employment Application (which can be downloaded at</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7C55B019" w14:textId="77777777" w:rsidR="0009538A" w:rsidRPr="00782033" w:rsidRDefault="0027439D" w:rsidP="0009538A">
+    <w:p w14:paraId="7C55B019" w14:textId="77777777" w:rsidR="0009538A" w:rsidRPr="00782033" w:rsidRDefault="00512D12" w:rsidP="0009538A">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink r:id="rId9" w:history="1">
         <w:r w:rsidR="0009538A" w:rsidRPr="00782033">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
             <w:color w:val="0563C1"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>https://evesham-nj.org/government/forms/human-resources</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="0009538A" w:rsidRPr="00782033">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="24"/>
@@ -924,69 +913,58 @@
         </w:rPr>
         <w:t xml:space="preserve">984 Tuckerton Road, Marlton, NJ 08053 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7C55B01E" w14:textId="77777777" w:rsidR="0009538A" w:rsidRDefault="0009538A" w:rsidP="0009538A">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7C55B01F" w14:textId="77777777" w:rsidR="0009538A" w:rsidRPr="00782033" w:rsidRDefault="0009538A" w:rsidP="0009538A">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00782033">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>or</w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve"> Email to:  </w:t>
+        <w:t xml:space="preserve">or Email to:  </w:t>
       </w:r>
       <w:hyperlink r:id="rId10" w:history="1">
         <w:r w:rsidRPr="00782033">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
             <w:b/>
             <w:color w:val="0563C1"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>hr@evesham-nj.gov</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="7C55B020" w14:textId="77777777" w:rsidR="0009538A" w:rsidRPr="00782033" w:rsidRDefault="0009538A" w:rsidP="0009538A">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
@@ -1034,118 +1012,118 @@
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">pportunity </w:t>
       </w:r>
       <w:r w:rsidRPr="00782033">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>E</w:t>
       </w:r>
       <w:r w:rsidR="00755685">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>mployer</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="0"/>
     <w:p w14:paraId="7C55B022" w14:textId="77777777" w:rsidR="0009538A" w:rsidRDefault="0009538A">
       <w:pPr>
         <w:pStyle w:val="Subtitle"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="0009538A" w:rsidSect="00B74475">
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="864" w:right="1008" w:bottom="576" w:left="1152" w:header="720" w:footer="720" w:gutter="0"/>
       <w:pgBorders w:offsetFrom="page">
         <w:top w:val="single" w:sz="6" w:space="24" w:color="auto" w:shadow="1"/>
         <w:left w:val="single" w:sz="6" w:space="24" w:color="auto" w:shadow="1"/>
         <w:bottom w:val="single" w:sz="6" w:space="24" w:color="auto" w:shadow="1"/>
         <w:right w:val="single" w:sz="6" w:space="24" w:color="auto" w:shadow="1"/>
       </w:pgBorders>
       <w:cols w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Lucida Casual">
+    <w:altName w:val="Calibri"/>
     <w:charset w:val="00"/>
     <w:family w:val="script"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="A0002AEF" w:usb1="4000207B" w:usb2="00000000" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="4000ACFF" w:usb2="00000001" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5CEA598B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="52BEA100"/>
     <w:lvl w:ilvl="0" w:tplc="2320D48C">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -1218,180 +1196,185 @@
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1">
+  <w:num w:numId="1" w16cid:durableId="630944202">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
-  <w:zoom w:percent="120"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+  <w:zoom w:percent="200"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="720"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:doNotUseMarginsForDrawingGridOrigin/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:doNotUseHTMLParagraphAutoSpacing/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00A72BA0"/>
     <w:rsid w:val="00030DAD"/>
     <w:rsid w:val="000334AE"/>
     <w:rsid w:val="00034477"/>
     <w:rsid w:val="00036473"/>
     <w:rsid w:val="00071366"/>
     <w:rsid w:val="0009538A"/>
     <w:rsid w:val="000C504B"/>
     <w:rsid w:val="0016427D"/>
     <w:rsid w:val="002114D8"/>
     <w:rsid w:val="0026679C"/>
     <w:rsid w:val="0027439D"/>
     <w:rsid w:val="002A0CAC"/>
     <w:rsid w:val="0031667F"/>
     <w:rsid w:val="00363B60"/>
     <w:rsid w:val="003F626A"/>
     <w:rsid w:val="004715F7"/>
     <w:rsid w:val="004B1709"/>
+    <w:rsid w:val="00512D12"/>
     <w:rsid w:val="005353D2"/>
     <w:rsid w:val="00567AFC"/>
     <w:rsid w:val="0057170F"/>
     <w:rsid w:val="005B65C3"/>
     <w:rsid w:val="005F7B9B"/>
     <w:rsid w:val="006125DC"/>
     <w:rsid w:val="00621B75"/>
     <w:rsid w:val="006250C9"/>
     <w:rsid w:val="006B1433"/>
     <w:rsid w:val="00712918"/>
     <w:rsid w:val="00740330"/>
     <w:rsid w:val="007427DD"/>
     <w:rsid w:val="007510FA"/>
     <w:rsid w:val="00755685"/>
     <w:rsid w:val="007D28B5"/>
     <w:rsid w:val="008543F9"/>
     <w:rsid w:val="0086058A"/>
     <w:rsid w:val="00891853"/>
     <w:rsid w:val="008B2F9B"/>
     <w:rsid w:val="00907DAF"/>
     <w:rsid w:val="00935E31"/>
     <w:rsid w:val="0098172E"/>
     <w:rsid w:val="00A10B8F"/>
     <w:rsid w:val="00A5043B"/>
     <w:rsid w:val="00A72BA0"/>
     <w:rsid w:val="00B74475"/>
+    <w:rsid w:val="00B85B6A"/>
     <w:rsid w:val="00BD2E2E"/>
     <w:rsid w:val="00BD30FC"/>
     <w:rsid w:val="00BF4C53"/>
     <w:rsid w:val="00BF4E14"/>
     <w:rsid w:val="00C6265C"/>
     <w:rsid w:val="00C96349"/>
     <w:rsid w:val="00D1273F"/>
     <w:rsid w:val="00D1505D"/>
     <w:rsid w:val="00D24CB1"/>
     <w:rsid w:val="00D87311"/>
     <w:rsid w:val="00DA069C"/>
     <w:rsid w:val="00DA4FD6"/>
     <w:rsid w:val="00E0323E"/>
     <w:rsid w:val="00E344DF"/>
     <w:rsid w:val="00E41AD1"/>
     <w:rsid w:val="00E837D5"/>
+    <w:rsid w:val="00E97FCB"/>
+    <w:rsid w:val="00F311A1"/>
     <w:rsid w:val="00FF410F"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="7C55B001"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{34658273-9F8A-4E61-9F8A-B45E109E031C}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="caption" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Title" w:qFormat="1"/>
     <w:lsdException w:name="Subtitle" w:qFormat="1"/>
     <w:lsdException w:name="Hyperlink" w:uiPriority="99"/>
     <w:lsdException w:name="Strong" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:qFormat="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -1623,50 +1606,55 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:pPr>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Lucida Casual" w:hAnsi="Lucida Casual"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:qFormat/>
     <w:pPr>
       <w:keepNext/>
       <w:tabs>
         <w:tab w:val="left" w:pos="2160"/>
         <w:tab w:val="left" w:pos="3060"/>
         <w:tab w:val="left" w:pos="5220"/>
       </w:tabs>
       <w:jc w:val="left"/>
       <w:outlineLvl w:val="0"/>
@@ -1797,51 +1785,51 @@
   </w:style>
   <w:style w:type="paragraph" w:styleId="BalloonText">
     <w:name w:val="Balloon Text"/>
     <w:basedOn w:val="Normal"/>
     <w:semiHidden/>
     <w:rsid w:val="00BF4E14"/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Hyperlink">
     <w:name w:val="Hyperlink"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00621B75"/>
     <w:rPr>
       <w:color w:val="0563C1"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:hr@evesham-nj.gov" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://evesham-nj.org/government/forms/human-resources" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
@@ -2338,75 +2326,75 @@
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{38ABB6F8-E8BC-4543-9808-292F7AA4C4A9}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="2754eedd-83bd-4fbf-b031-551068fd9d1c"/>
     <ds:schemaRef ds:uri="6627bbd5-9405-446e-9e41-ecbef5098860"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>199</Words>
-  <Characters>1138</Characters>
+  <Words>150</Words>
+  <Characters>1194</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>9</Lines>
   <Paragraphs>2</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>TOWNSHIP OF EVESHAM</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Township of Evesham</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1335</CharactersWithSpaces>
+  <CharactersWithSpaces>1342</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HLinks>
     <vt:vector size="12" baseType="variant">
       <vt:variant>
         <vt:i4>7864338</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr>mailto:hr@evesham-nj.gov</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
         <vt:i4>8126518</vt:i4>
       </vt:variant>
       <vt:variant>